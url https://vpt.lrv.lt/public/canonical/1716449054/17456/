--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -10,79 +10,79 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vptlt-my.sharepoint.com/personal/erika_panaviene_vpt_lt/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B40AD91D-9322-47D2-93F0-05F5FDB1B2DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B38E3DF0-AD98-4134-B3B5-F3FCC856FFE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pavaldžios" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1063" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1064" uniqueCount="376">
   <si>
     <t>Eilės Nr.</t>
   </si>
   <si>
     <t>Ministerijos kodas</t>
   </si>
   <si>
     <t>Ministerijos pavadinimas</t>
   </si>
   <si>
     <t>Pirkimų vykdytojo kodas</t>
   </si>
   <si>
     <t>Pirkimų vykdytojo pavadinimas</t>
   </si>
   <si>
     <t>Vyriausybė / Ministerija / Pavaldi įstaiga</t>
   </si>
   <si>
     <t>Pastabos</t>
   </si>
   <si>
     <t>Aplinkos ministerija</t>
   </si>
   <si>
@@ -988,53 +988,50 @@
   <si>
     <t>Vilniaus komunalinių paslaugų mokykla</t>
   </si>
   <si>
     <t>Vilniaus paslaugų verslo profesinio mokymo centras</t>
   </si>
   <si>
     <t>Vilniaus technologijų ir inžinerijos mokymo centras</t>
   </si>
   <si>
     <t>Vilniaus agroekologijos mokymo centras</t>
   </si>
   <si>
     <t>Visagino technologijos ir verslo profesinio mokymo centras</t>
   </si>
   <si>
     <t>Zarasų profesinė mokykla</t>
   </si>
   <si>
     <t>Lietuvos sporto centras</t>
   </si>
   <si>
     <t>„Sportas ir poilsis“</t>
   </si>
   <si>
-    <t>„Plytinės kartodromas“</t>
-[...1 lines deleted...]
-  <si>
     <t>Nacionalinė sporto agentūra prie Lietuvos Respublikos švietimo, mokslo ir sporto ministerijos</t>
   </si>
   <si>
     <t>Lietuvos antidopingo agentūra</t>
   </si>
   <si>
     <t xml:space="preserve">Švietimo mainų paramos fondas </t>
   </si>
   <si>
     <t>Lietuvos sporto muziejus</t>
   </si>
   <si>
     <t>Lietuvos neformaliojo centro agentūra</t>
   </si>
   <si>
     <t>2023 pakeitė pavadinimą į Lietuvos neformaliojo centro agentūra</t>
   </si>
   <si>
     <t>Valstybinis studijų fondas</t>
   </si>
   <si>
     <t>Kvalifikacijų ir profesinio mokymo plėtros centras</t>
   </si>
   <si>
     <t>Nacionalinė švietimo agentūra</t>
@@ -1163,50 +1160,56 @@
     <t>2024-09-03 išregistruotas juridiniam asmeniui pasibaigus po reorganizavimo</t>
   </si>
   <si>
     <t>Nacionalinė visuomenės sveikatos priežiūros laboratorija</t>
   </si>
   <si>
     <t>2024 m. spalio 1 d. prijungta prie Vilniaus Gedimino technikos universiteto</t>
   </si>
   <si>
     <t>2025-01-02 pasikeitė pavadinimas į Priėmimo ir integracijos agentūra</t>
   </si>
   <si>
     <t>nuo 2026-04-01 perduota Ukmergės rajono savivaldybei</t>
   </si>
   <si>
     <t>nuo 2026-0-01 perduota Rokiškio rajono savivaldybei</t>
   </si>
   <si>
     <t>nuo 2023-07-01</t>
   </si>
   <si>
     <t>2026-01-01 išregistruotas juridiniam asmeniui pasibaigus po reorganizavimo</t>
   </si>
   <si>
     <t>2026-01-01 po reorganizavimo pasikeitė pavadinimas į Lietuvos akreditacijos ir standartizacijos agentūra</t>
+  </si>
+  <si>
+    <t>nuo 2018-01-01</t>
+  </si>
+  <si>
+    <t>Nacionalinis vėžio institutas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1633,52 +1636,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G346"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A170" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E182" sqref="E182"/>
+    <sheetView tabSelected="1" topLeftCell="A84" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E175" sqref="E175"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="15.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.6640625" customWidth="1"/>
     <col min="4" max="4" width="12.109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="40.77734375" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="41.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>3</v>
       </c>
@@ -2131,74 +2134,74 @@
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="2"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>188621919</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="2">
         <v>188640467</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="10" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>188621919</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="2">
         <v>188710976</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="10" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>188621919</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="2">
         <v>188772433</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="2">
@@ -4010,4990 +4013,4992 @@
       </c>
       <c r="G111" s="2"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="2">
         <v>111</v>
       </c>
       <c r="B112" s="2">
         <v>188683671</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D112" s="2">
         <v>306717314</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A113" s="2">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="B113" s="2">
         <v>188603515</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D113" s="2">
         <v>191630223</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>128</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="2"/>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="2">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="B114" s="2">
         <v>188603515</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D114" s="2">
         <v>190766619</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>129</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G114" s="2"/>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="2">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="B115" s="2">
         <v>188603515</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D115" s="2">
         <v>191717258</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>130</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G115" s="2"/>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="2">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="B116" s="2">
         <v>188603515</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D116" s="2">
         <v>188711163</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>131</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="2"/>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="2">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="B117" s="2">
         <v>188603515</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D117" s="2">
         <v>191676548</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>132</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="2"/>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="2">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="B118" s="2">
         <v>188603515</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D118" s="2">
         <v>188752021</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>133</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="2"/>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="2">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="B119" s="2">
         <v>188603515</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D119" s="2">
         <v>188681478</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="2"/>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="2">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="B120" s="2">
         <v>188603515</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D120" s="2">
         <v>188720365</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="2">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="B121" s="2">
         <v>188603515</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D121" s="2">
         <v>192050725</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="2"/>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="2">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="B122" s="2">
         <v>188603515</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D122" s="2">
         <v>190790919</v>
       </c>
       <c r="E122" s="3" t="s">
         <v>137</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G122" s="2"/>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="2">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="B123" s="2">
         <v>188603515</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D123" s="2">
         <v>190791444</v>
       </c>
       <c r="E123" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G123" s="2"/>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="2">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="B124" s="2">
         <v>188603515</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D124" s="2">
         <v>190792546</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>139</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="2"/>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A125" s="2">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="B125" s="2">
         <v>188603515</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D125" s="2">
         <v>190792731</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>140</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="2"/>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="2">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="B126" s="2">
         <v>188603515</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D126" s="2">
         <v>190793267</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>141</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="2"/>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A127" s="2">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="B127" s="2">
         <v>188603515</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D127" s="2">
         <v>190793071</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>142</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="2"/>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="2">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="B128" s="2">
         <v>188603515</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D128" s="2">
         <v>190792884</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="2">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="B129" s="2">
         <v>188603515</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D129" s="2">
         <v>190793648</v>
       </c>
       <c r="E129" s="3" t="s">
         <v>144</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G129" s="2"/>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="2">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="B130" s="2">
         <v>188603515</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D130" s="2">
         <v>190793833</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>145</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G130" s="2"/>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="2">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="B131" s="2">
         <v>188603515</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D131" s="2">
         <v>190794216</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>146</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G131" s="2"/>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="2">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="B132" s="2">
         <v>188603515</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D132" s="2">
         <v>190794554</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G132" s="2"/>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="2">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="B133" s="2">
         <v>188603515</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D133" s="2">
         <v>190796943</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>148</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G133" s="2"/>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="2">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="B134" s="2">
         <v>188603515</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D134" s="2">
         <v>300663201</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G134" s="2"/>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="2">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="B135" s="2">
         <v>188603515</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D135" s="2">
         <v>190795841</v>
       </c>
       <c r="E135" s="3" t="s">
         <v>150</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="2"/>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="2">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="B136" s="2">
         <v>188603515</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D136" s="2">
         <v>190797664</v>
       </c>
       <c r="E136" s="3" t="s">
         <v>151</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="2"/>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="2">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="B137" s="2">
         <v>188603515</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D137" s="2">
         <v>190794892</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>152</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="2"/>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="2">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="B138" s="2">
         <v>188603515</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D138" s="2">
         <v>190796758</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>153</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="2"/>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="2">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="B139" s="2">
         <v>188603515</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D139" s="2">
         <v>290796410</v>
       </c>
       <c r="E139" s="3" t="s">
         <v>154</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="2"/>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="2">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="B140" s="2">
         <v>188603515</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D140" s="2">
         <v>190796039</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="2">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="B141" s="2">
         <v>188603515</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D141" s="2">
         <v>190796562</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>156</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="2"/>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="2">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="B142" s="2">
         <v>188603515</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D142" s="2">
         <v>190796224</v>
       </c>
       <c r="E142" s="3" t="s">
         <v>157</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="2"/>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="2">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="B143" s="2">
         <v>188603515</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D143" s="2">
         <v>188651677</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>158</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="2"/>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="2">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="B144" s="2">
         <v>188603515</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D144" s="2">
         <v>190797098</v>
       </c>
       <c r="E144" s="3" t="s">
         <v>159</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="2"/>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="2">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="B145" s="2">
         <v>188603515</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D145" s="2">
         <v>188720212</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>160</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G145" s="2"/>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="2">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="B146" s="2">
         <v>188603515</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D146" s="2">
         <v>290797850</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>161</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G146" s="2"/>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="2">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="B147" s="2">
         <v>188603515</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D147" s="2">
         <v>190797283</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>162</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G147" s="2"/>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="2">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="B148" s="2">
         <v>188603515</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D148" s="2">
         <v>191785483</v>
       </c>
       <c r="E148" s="3" t="s">
         <v>163</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G148" s="2"/>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="2">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="B149" s="2">
         <v>188603515</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D149" s="2">
         <v>190797130</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>164</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G149" s="2"/>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="2">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="B150" s="2">
         <v>188603515</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D150" s="2">
         <v>190997412</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>165</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G150" s="2"/>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="2">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="B151" s="2">
         <v>188620589</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D151" s="2">
         <v>188647255</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>167</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G151" s="2"/>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="2">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="B152" s="2">
         <v>188620589</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D152" s="2">
         <v>300147455</v>
       </c>
       <c r="E152" s="3" t="s">
         <v>168</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G152" s="2"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="2">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="B153" s="2">
         <v>188620589</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D153" s="2">
         <v>188710638</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>169</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G153" s="2"/>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="2">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="B154" s="2">
         <v>188620589</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D154" s="2">
         <v>210060460</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>170</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G154" s="2"/>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="2">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="B155" s="2">
         <v>188620589</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D155" s="2">
         <v>132090925</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>171</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G155" s="2"/>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="2">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="B156" s="2">
         <v>188620589</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D156" s="2">
         <v>240329870</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>172</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G156" s="2"/>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="2">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="B157" s="2">
         <v>188620589</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D157" s="2">
         <v>120864074</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G157" s="2"/>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="2">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="B158" s="2">
         <v>188620589</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D158" s="2">
         <v>110053842</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>174</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="2"/>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="2">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="B159" s="2">
         <v>188620589</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D159" s="2">
         <v>121215587</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>175</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G159" s="2"/>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="2">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="B160" s="2">
         <v>188620589</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D160" s="2">
         <v>232112130</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>176</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G160" s="2"/>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="2">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="B161" s="2">
         <v>188620589</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D161" s="2">
         <v>140285526</v>
       </c>
       <c r="E161" s="3" t="s">
         <v>177</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G161" s="2"/>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="2">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="B162" s="2">
         <v>188620589</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D162" s="2">
         <v>148418882</v>
       </c>
       <c r="E162" s="3" t="s">
         <v>178</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="2"/>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="2">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="B163" s="2">
         <v>188620589</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D163" s="2">
         <v>305598608</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>179</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G163" s="2"/>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="2">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="B164" s="2">
         <v>188620589</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D164" s="2">
         <v>120505210</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="2"/>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="2">
-        <v>184</v>
+        <v>164</v>
       </c>
       <c r="B165" s="2">
         <v>188620589</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D165" s="2">
         <v>300149794</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>181</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="2"/>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="2">
-        <v>185</v>
+        <v>165</v>
       </c>
       <c r="B166" s="2">
         <v>188603472</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D166" s="2">
         <v>191340120</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>183</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="2"/>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="2">
-        <v>186</v>
+        <v>166</v>
       </c>
       <c r="B167" s="2">
         <v>188603472</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D167" s="2">
         <v>245386220</v>
       </c>
       <c r="E167" s="3" t="s">
         <v>184</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="2"/>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="2">
-        <v>187</v>
+        <v>167</v>
       </c>
       <c r="B168" s="2">
         <v>188603472</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D168" s="2">
         <v>166913899</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>185</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G168" s="2"/>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="2">
-        <v>188</v>
+        <v>168</v>
       </c>
       <c r="B169" s="2">
         <v>188603472</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D169" s="2">
         <v>183854143</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="2"/>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="2">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="B170" s="2">
         <v>188603472</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D170" s="2">
         <v>190272175</v>
       </c>
       <c r="E170" s="3" t="s">
         <v>187</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="2"/>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="2">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="B171" s="2">
         <v>188603472</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D171" s="2">
         <v>182935350</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="2"/>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="2">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="B172" s="2">
         <v>188603472</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D172" s="2">
         <v>180390741</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>189</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G172" s="2"/>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="2">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="B173" s="2">
         <v>188603472</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D173" s="2">
         <v>173222266</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>190</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G173" s="2"/>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="2">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="B174" s="2">
         <v>188603472</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D174" s="2">
         <v>124368392</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>191</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G174" s="2"/>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="2">
-        <v>194</v>
+        <v>174</v>
       </c>
       <c r="B175" s="2">
         <v>188603472</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D175" s="2">
         <v>190273081</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="2">
-        <v>195</v>
+        <v>175</v>
       </c>
       <c r="B176" s="2">
         <v>188603472</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D176" s="2">
         <v>152682464</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>193</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G176" s="2"/>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="2">
-        <v>196</v>
+        <v>176</v>
       </c>
       <c r="B177" s="2">
         <v>188603472</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D177" s="2">
         <v>191351330</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>194</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G177" s="2"/>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="2">
-        <v>197</v>
+        <v>177</v>
       </c>
       <c r="B178" s="2">
         <v>188603472</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D178" s="2">
         <v>291349070</v>
       </c>
       <c r="E178" s="3" t="s">
         <v>195</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G178" s="2"/>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="2">
-        <v>198</v>
+        <v>178</v>
       </c>
       <c r="B179" s="2">
         <v>188603472</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D179" s="2">
         <v>191349831</v>
       </c>
       <c r="E179" s="3" t="s">
         <v>196</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G179" s="2"/>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="2">
-        <v>199</v>
+        <v>179</v>
       </c>
       <c r="B180" s="2">
         <v>188603472</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D180" s="2">
         <v>191340088</v>
       </c>
       <c r="E180" s="3" t="s">
         <v>197</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G180" s="2"/>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="2">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="B181" s="2">
         <v>188603472</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D181" s="2">
         <v>135163499</v>
       </c>
       <c r="E181" s="3" t="s">
         <v>198</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G181" s="2"/>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="2">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="B182" s="2">
         <v>188603472</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D182" s="2">
         <v>124364561</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>199</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G182" s="2"/>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="2">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="B183" s="2">
         <v>188603472</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D183" s="2">
         <v>302583800</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>200</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G183" s="2"/>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="2">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="B184" s="2">
         <v>188603472</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D184" s="2">
         <v>191744287</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G184" s="10" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="2">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="B185" s="2">
         <v>188603472</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D185" s="2">
         <v>124247526</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>202</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G185" s="2"/>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="2">
-        <v>205</v>
+        <v>185</v>
       </c>
       <c r="B186" s="2">
         <v>188603472</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D186" s="2">
         <v>124243848</v>
       </c>
       <c r="E186" s="3" t="s">
         <v>203</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G186" s="2"/>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="2">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="B187" s="2">
         <v>188603472</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D187" s="2">
         <v>190468035</v>
       </c>
       <c r="E187" s="3" t="s">
         <v>204</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G187" s="2"/>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="2">
-        <v>207</v>
+        <v>187</v>
       </c>
       <c r="B188" s="2">
         <v>188603472</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D188" s="2">
         <v>191351679</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G188" s="2"/>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="2">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="B189" s="2">
         <v>188603472</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D189" s="2">
         <v>111958286</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>206</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G189" s="2"/>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="2">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="B190" s="2">
         <v>188603472</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D190" s="2">
         <v>190999616</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>207</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G190" s="2"/>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="2">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="B191" s="2">
         <v>188603472</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D191" s="2">
         <v>193288633</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>208</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G191" s="2"/>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="2">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="B192" s="2">
         <v>188603472</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D192" s="2">
         <v>191351864</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>209</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G192" s="2"/>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="2">
-        <v>212</v>
+        <v>192</v>
       </c>
       <c r="B193" s="2">
         <v>188603472</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D193" s="2">
         <v>191352247</v>
       </c>
       <c r="E193" s="3" t="s">
         <v>210</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G193" s="2"/>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="2">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="B194" s="2">
         <v>188603472</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D194" s="2">
         <v>191671615</v>
       </c>
       <c r="E194" s="3" t="s">
         <v>211</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G194" s="2"/>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="2">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="B195" s="2">
         <v>188603472</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D195" s="2">
         <v>191351145</v>
       </c>
       <c r="E195" s="3" t="s">
         <v>212</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G195" s="2"/>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="2">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="B196" s="2">
         <v>188603472</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D196" s="2">
         <v>193114935</v>
       </c>
       <c r="E196" s="3" t="s">
         <v>213</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G196" s="2"/>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="2">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="B197" s="2">
         <v>188603472</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D197" s="2">
         <v>235042580</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>214</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G197" s="2"/>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="2">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="B198" s="2">
         <v>188603472</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D198" s="2">
         <v>188710595</v>
       </c>
       <c r="E198" s="3" t="s">
         <v>215</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G198" s="2"/>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="2">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="B199" s="2">
         <v>188603472</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D199" s="2">
         <v>126413338</v>
       </c>
       <c r="E199" s="3" t="s">
         <v>216</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G199" s="2"/>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="2">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="B200" s="2">
         <v>188603472</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D200" s="2">
         <v>195551983</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="B201" s="2">
         <v>188603091</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D201" s="2">
         <v>111955023</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G201" s="2"/>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="2">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="B202" s="2">
         <v>188603091</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D202" s="2">
         <v>111955176</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G202" s="2"/>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="2">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="B203" s="2">
         <v>188603091</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D203" s="2">
         <v>111955219</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G203" s="2"/>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="2">
-        <v>223</v>
+        <v>203</v>
       </c>
       <c r="B204" s="2">
         <v>188603091</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D204" s="2">
         <v>111955361</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G204" s="2"/>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="2">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="B205" s="2">
         <v>188603091</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D205" s="2">
         <v>111961791</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G205" s="2"/>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="2">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="B206" s="2">
         <v>188603091</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D206" s="2">
         <v>302470603</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G206" s="2"/>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="2">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="B207" s="2">
         <v>188603091</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D207" s="2">
         <v>302471203</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G207" s="2"/>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="2">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="B208" s="2">
         <v>188603091</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D208" s="2">
         <v>305674949</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G208" s="2"/>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="2">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="B209" s="2">
         <v>188603091</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D209" s="2">
         <v>302496128</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G209" s="2"/>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="2">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="B210" s="2">
         <v>188603091</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D210" s="2">
         <v>302877556</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G210" s="2"/>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="2">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="B211" s="2">
         <v>188603091</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D211" s="2">
         <v>111965327</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="2">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="B212" s="2">
         <v>188603091</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D212" s="2">
         <v>111965284</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G212" s="2"/>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="2">
-        <v>232</v>
+        <v>212</v>
       </c>
       <c r="B213" s="2">
         <v>188603091</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D213" s="2">
         <v>111967716</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="2">
-        <v>233</v>
+        <v>213</v>
       </c>
       <c r="B214" s="2">
         <v>188603091</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D214" s="2">
         <v>111967869</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="2">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="B215" s="2">
         <v>188603091</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D215" s="2">
         <v>111968056</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G215" s="2"/>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="2">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="B216" s="2">
         <v>188603091</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D216" s="2">
         <v>190968670</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="2">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="B217" s="2">
         <v>188603091</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D217" s="2">
         <v>211967140</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="2">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="B218" s="2">
         <v>188603091</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D218" s="2">
         <v>111968437</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G218" s="2"/>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="2">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="B219" s="2">
         <v>188603091</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D219" s="2">
         <v>111968241</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G219" s="2"/>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="2">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="B220" s="2">
         <v>188603091</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D220" s="2">
         <v>111965850</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G220" s="2"/>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="2">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="B221" s="2">
         <v>188603091</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D221" s="2">
         <v>111965131</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G221" s="2"/>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="2">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="B222" s="2">
         <v>188603091</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D222" s="2">
         <v>111967673</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="2">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="B223" s="2">
         <v>188603091</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D223" s="2">
         <v>195004430</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G223" s="2"/>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="2">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="B224" s="2">
         <v>188603091</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D224" s="2">
         <v>195007736</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G224" s="2"/>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="2">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="B225" s="2">
         <v>188603091</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D225" s="2">
         <v>195001854</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G225" s="2"/>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="2">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="B226" s="2">
         <v>188603091</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D226" s="2">
         <v>195001473</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G226" s="2"/>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="2">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="B227" s="2">
         <v>188603091</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D227" s="2">
         <v>190089213</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G227" s="2"/>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="2">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="B228" s="2">
         <v>188603091</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D228" s="2">
         <v>190995023</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G228" s="2"/>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="2">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="B229" s="2">
         <v>188603091</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D229" s="2">
         <v>191411927</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G229" s="2"/>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="2">
-        <v>249</v>
+        <v>229</v>
       </c>
       <c r="B230" s="2">
         <v>188603091</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D230" s="2">
         <v>306138018</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G230" s="2"/>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="2">
-        <v>250</v>
+        <v>230</v>
       </c>
       <c r="B231" s="2">
         <v>188603091</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D231" s="2">
         <v>111961115</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G231" s="2"/>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="2">
-        <v>251</v>
+        <v>231</v>
       </c>
       <c r="B232" s="2">
         <v>188603091</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D232" s="2">
         <v>190968866</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G232" s="2"/>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="2">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="B233" s="2">
         <v>188603091</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D233" s="2">
         <v>191413020</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G233" s="2"/>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="2">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="B234" s="2">
         <v>188603091</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D234" s="2">
         <v>190990777</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G234" s="2"/>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="2">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="B235" s="2">
         <v>188603091</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D235" s="2">
         <v>300033284</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G235" s="2"/>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="2">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="B236" s="2">
         <v>188603091</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D236" s="2">
         <v>190979161</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G236" s="2"/>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="2">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="B237" s="2">
         <v>188603091</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D237" s="2">
         <v>190994793</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G237" s="2"/>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="2">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="B238" s="2">
         <v>188603091</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D238" s="2">
         <v>290967950</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G238" s="2"/>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="2">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="B239" s="2">
         <v>188603091</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D239" s="2">
         <v>190979923</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G239" s="2"/>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="2">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="B240" s="2">
         <v>188603091</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D240" s="2">
         <v>190968528</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G240" s="2"/>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="2">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="B241" s="2">
         <v>188603091</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D241" s="2">
         <v>195005347</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G241" s="2"/>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="2">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="B242" s="2">
         <v>188603091</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D242" s="2">
         <v>111966952</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G242" s="2"/>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="2">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="B243" s="2">
         <v>188603091</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D243" s="2">
         <v>300594538</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G243" s="2"/>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="2">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="B244" s="2">
         <v>188603091</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D244" s="2">
         <v>190994640</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G244" s="2"/>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="2">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="B245" s="2">
         <v>188603091</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D245" s="2">
         <v>190980473</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G245" s="2"/>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="2">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="B246" s="2">
         <v>188603091</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D246" s="2">
         <v>191713612</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G246" s="2"/>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="2">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="B247" s="2">
         <v>188603091</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D247" s="2">
         <v>290982710</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G247" s="2"/>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="2">
-        <v>267</v>
+        <v>247</v>
       </c>
       <c r="B248" s="2">
         <v>188603091</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D248" s="2">
         <v>306139262</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G248" s="2"/>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="2">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="B249" s="2">
         <v>188603091</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D249" s="2">
         <v>191176774</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G249" s="2"/>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="2">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="B250" s="2">
         <v>188603091</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D250" s="2">
         <v>300039337</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G250" s="2"/>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="2">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="B251" s="2">
         <v>188603091</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D251" s="2">
         <v>302643724</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G251" s="2"/>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="2">
-        <v>271</v>
+        <v>251</v>
       </c>
       <c r="B252" s="2">
         <v>188603091</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D252" s="2">
         <v>190961010</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G252" s="2"/>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="2">
-        <v>272</v>
+        <v>252</v>
       </c>
       <c r="B253" s="2">
         <v>188603091</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D253" s="2">
         <v>190976966</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G253" s="2"/>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="2">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="B254" s="2">
         <v>188603091</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D254" s="2">
         <v>111964563</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G254" s="2"/>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="2">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="B255" s="2">
         <v>188603091</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D255" s="2">
         <v>190804219</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G255" s="2"/>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="2">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="B256" s="2">
         <v>188603091</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D256" s="2">
         <v>305616472</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G256" s="2"/>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="2">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="B257" s="2">
         <v>188603091</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D257" s="2">
         <v>190973322</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G257" s="2"/>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="2">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="B258" s="2">
         <v>188603091</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D258" s="2">
         <v>190804742</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G258" s="2"/>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="2">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="B259" s="2">
         <v>188603091</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D259" s="2">
         <v>111961453</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G259" s="2"/>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="2">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="B260" s="2">
         <v>188603091</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D260" s="2">
         <v>306139604</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G260" s="2"/>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="2">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="B261" s="2">
         <v>188603091</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D261" s="2">
         <v>290972940</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G261" s="2"/>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="2">
-        <v>281</v>
+        <v>261</v>
       </c>
       <c r="B262" s="2">
         <v>188603091</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D262" s="2">
         <v>111964759</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G262" s="2"/>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="2">
-        <v>282</v>
+        <v>262</v>
       </c>
       <c r="B263" s="2">
         <v>188603091</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D263" s="2">
         <v>111966767</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G263" s="2"/>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="2">
-        <v>283</v>
+        <v>263</v>
       </c>
       <c r="B264" s="2">
         <v>188603091</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D264" s="2">
         <v>190974424</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G264" s="2"/>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="2">
-        <v>284</v>
+        <v>264</v>
       </c>
       <c r="B265" s="2">
         <v>188603091</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D265" s="2">
         <v>140199874</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G265" s="2"/>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="2">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="B266" s="2">
         <v>188603091</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D266" s="2">
         <v>190974577</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G266" s="2"/>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="2">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="B267" s="2">
         <v>188603091</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D267" s="2">
         <v>306139052</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G267" s="2"/>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="2">
-        <v>287</v>
+        <v>267</v>
       </c>
       <c r="B268" s="2">
         <v>188603091</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D268" s="2">
         <v>190805125</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G268" s="2"/>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="2">
-        <v>288</v>
+        <v>268</v>
       </c>
       <c r="B269" s="2">
         <v>188603091</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D269" s="2">
         <v>111964944</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G269" s="2"/>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="2">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="B270" s="2">
         <v>188603091</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D270" s="2">
         <v>290977720</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G270" s="2"/>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="2">
-        <v>290</v>
+        <v>270</v>
       </c>
       <c r="B271" s="2">
         <v>188603091</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D271" s="2">
         <v>305239644</v>
       </c>
       <c r="E271" s="4" t="s">
         <v>293</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G271" s="2"/>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="2">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="B272" s="2">
         <v>188603091</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D272" s="2">
         <v>306137642</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G272" s="2"/>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="2">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="B273" s="2">
         <v>188603091</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D273" s="2">
         <v>190805844</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G273" s="2"/>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="2">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="B274" s="2">
         <v>188603091</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D274" s="2">
         <v>190805997</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G274" s="2"/>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="2">
-        <v>294</v>
+        <v>274</v>
       </c>
       <c r="B275" s="2">
         <v>188603091</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D275" s="2">
         <v>190977872</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G275" s="2"/>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="2">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="B276" s="2">
         <v>188603091</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D276" s="2">
         <v>190804895</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G276" s="2"/>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="2">
-        <v>296</v>
+        <v>276</v>
       </c>
       <c r="B277" s="2">
         <v>188603091</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D277" s="2">
         <v>191425670</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G277" s="2"/>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="2">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="B278" s="2">
         <v>188603091</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D278" s="2">
         <v>190965375</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G278" s="2"/>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="2">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="B279" s="2">
         <v>188603091</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D279" s="2">
         <v>111963842</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G279" s="2"/>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="2">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="B280" s="2">
         <v>188603091</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D280" s="2">
         <v>190807286</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G280" s="2"/>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="2">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="B281" s="2">
         <v>188603091</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D281" s="2">
         <v>190807514</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G281" s="2"/>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="2">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="B282" s="2">
         <v>188603091</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D282" s="2">
         <v>191425713</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G282" s="2"/>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="2">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="B283" s="2">
         <v>188603091</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D283" s="2">
         <v>111965099</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G283" s="2"/>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="2">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="B284" s="2">
         <v>188603091</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D284" s="2">
         <v>111963657</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G284" s="2"/>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="2">
-        <v>304</v>
+        <v>284</v>
       </c>
       <c r="B285" s="2">
         <v>188603091</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D285" s="2">
         <v>190971271</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G285" s="2"/>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="2">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="B286" s="2">
         <v>188603091</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D286" s="2">
         <v>190971086</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G286" s="2"/>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="2">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="B287" s="2">
         <v>188603091</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D287" s="2">
         <v>291829870</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G287" s="2"/>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="2">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="B288" s="2">
         <v>188603091</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D288" s="2">
         <v>306138865</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G288" s="2"/>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="2">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="B289" s="2">
         <v>188603091</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D289" s="2">
         <v>191142619</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G289" s="2"/>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="2">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="B290" s="2">
         <v>188603091</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D290" s="2">
         <v>190977915</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G290" s="2"/>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="2">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="B291" s="2">
         <v>188603091</v>
       </c>
       <c r="C291" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D291" s="2">
         <v>190808954</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G291" s="2"/>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="2">
-        <v>311</v>
+        <v>291</v>
       </c>
       <c r="B292" s="2">
         <v>188603091</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D292" s="2">
         <v>188600743</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G292" s="2"/>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="2">
-        <v>312</v>
+        <v>292</v>
       </c>
       <c r="B293" s="2">
         <v>188603091</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D293" s="2">
         <v>125452929</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G293" s="2"/>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="2">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="B294" s="2">
         <v>188603091</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D294" s="2">
-        <v>302316480</v>
+        <v>306110086</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G294" s="2"/>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="2">
-        <v>314</v>
+        <v>294</v>
       </c>
       <c r="B295" s="2">
         <v>188603091</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D295" s="2">
-        <v>306110086</v>
+        <v>300133110</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G295" s="2"/>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="2">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="B296" s="2">
         <v>188603091</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D296" s="2">
-        <v>300133110</v>
+        <v>300629875</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G296" s="2"/>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="2">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B297" s="2">
         <v>188603091</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D297" s="2">
-        <v>300629875</v>
+        <v>300520349</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G297" s="2"/>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="2">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="B298" s="2">
         <v>188603091</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D298" s="2">
-        <v>300520349</v>
+        <v>302848387</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="G298" s="2"/>
+      <c r="G298" s="2" t="s">
+        <v>321</v>
+      </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="2">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="B299" s="2">
         <v>188603091</v>
       </c>
       <c r="C299" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D299" s="2">
-        <v>302848387</v>
+        <v>191722967</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="G299" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G299" s="2"/>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="2">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="B300" s="2">
         <v>188603091</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D300" s="2">
-        <v>191722967</v>
+        <v>193135687</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G300" s="2"/>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="2">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="B301" s="2">
         <v>188603091</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D301" s="2">
-        <v>193135687</v>
+        <v>305238040</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G301" s="2"/>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="2">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="B302" s="2">
         <v>188603091</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D302" s="2">
-        <v>305238040</v>
+        <v>111959192</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G302" s="2"/>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="2">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="B303" s="2">
         <v>188603091</v>
       </c>
       <c r="C303" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D303" s="2">
-        <v>111959192</v>
+        <v>111959420</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>326</v>
+        <v>375</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="G303" s="2"/>
+      <c r="G303" s="2" t="s">
+        <v>374</v>
+      </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="2">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="B304" s="2">
         <v>188604955</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D304" s="2">
         <v>288697120</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G304" s="2"/>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="2">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="B305" s="2">
         <v>188604955</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D305" s="2">
         <v>188708943</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G305" s="2"/>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="2">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="B306" s="2">
         <v>188604955</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D306" s="2">
         <v>111952632</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G306" s="2"/>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="2">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="B307" s="2">
         <v>188604955</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D307" s="2">
         <v>188770044</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G307" s="2"/>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="2">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="B308" s="2">
         <v>188604955</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D308" s="2">
         <v>125817744</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G308" s="2"/>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="2">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="B309" s="2">
         <v>188604955</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D309" s="2">
         <v>304834984</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G309" s="2"/>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="2">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="B310" s="2">
         <v>188601464</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D310" s="2">
         <v>188778315</v>
       </c>
       <c r="E310" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G310" s="2" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="2">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="B311" s="2">
         <v>188601464</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D311" s="2">
         <v>188774822</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G311" s="2"/>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="2">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="B312" s="2">
         <v>188601464</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D312" s="2">
         <v>188608786</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G312" s="2"/>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="2">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="B313" s="2">
         <v>188601464</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D313" s="2">
         <v>188610666</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G313" s="2"/>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="2">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="B314" s="2">
         <v>188601464</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D314" s="2">
         <v>188785847</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G314" s="2"/>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="2">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="B315" s="2">
         <v>188601464</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D315" s="2">
         <v>188601311</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G315" s="2"/>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="2">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="B316" s="2">
         <v>188601464</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D316" s="2">
         <v>188729923</v>
       </c>
       <c r="E316" s="4" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G316" s="2"/>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="2">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="B317" s="2">
         <v>188601464</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D317" s="2">
         <v>188608252</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G317" s="2"/>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="2">
-        <v>337</v>
+        <v>317</v>
       </c>
       <c r="B318" s="2">
         <v>188601464</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D318" s="2">
         <v>300666165</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G318" s="2"/>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="2">
-        <v>338</v>
+        <v>318</v>
       </c>
       <c r="B319" s="2">
         <v>188601464</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D319" s="2">
         <v>110078991</v>
       </c>
       <c r="E319" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G319" s="2" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="2">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="B320" s="2">
         <v>188601464</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D320" s="2">
         <v>300520299</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G320" s="2"/>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="2">
-        <v>340</v>
+        <v>320</v>
       </c>
       <c r="B321" s="2">
         <v>188601464</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D321" s="2">
         <v>300075874</v>
       </c>
       <c r="E321" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G321" s="2" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="2">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="B322" s="2">
         <v>188675190</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D322" s="2">
         <v>288739270</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G322" s="2"/>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="2">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="B323" s="2">
         <v>188675190</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D323" s="2">
         <v>188752740</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G323" s="2"/>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="2">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="B324" s="2">
         <v>188675190</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D324" s="2">
         <v>302526112</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G324" s="2"/>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="2">
-        <v>344</v>
+        <v>324</v>
       </c>
       <c r="B325" s="2">
         <v>188675190</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D325" s="2">
         <v>259925770</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G325" s="2"/>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="2">
-        <v>345</v>
+        <v>325</v>
       </c>
       <c r="B326" s="2">
         <v>188675190</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D326" s="2">
         <v>306205513</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G326" s="2"/>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="2">
-        <v>346</v>
+        <v>326</v>
       </c>
       <c r="B327" s="2">
         <v>188675190</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D327" s="2">
         <v>233816290</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G327" s="2"/>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="2">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="B328" s="2">
         <v>188675190</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D328" s="2">
         <v>190781293</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G328" s="2"/>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="2">
-        <v>348</v>
+        <v>328</v>
       </c>
       <c r="B329" s="2">
         <v>188675190</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D329" s="2">
         <v>302795881</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G329" s="2"/>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="2">
-        <v>349</v>
+        <v>329</v>
       </c>
       <c r="B330" s="2">
         <v>188675190</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D330" s="2">
         <v>304894892</v>
       </c>
       <c r="E330" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G330" s="2" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="2">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="B331" s="2">
         <v>188613242</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D331" s="2">
         <v>188613242</v>
       </c>
       <c r="E331" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F331" s="2" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="G331" s="2"/>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="2">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="B332" s="2">
         <v>188601464</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D332" s="2">
         <v>188601464</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G332" s="2"/>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="2">
-        <v>352</v>
+        <v>332</v>
       </c>
       <c r="B333" s="2">
         <v>188602370</v>
       </c>
       <c r="C333" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D333" s="2">
         <v>188602370</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G333" s="2"/>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="2">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="B334" s="2">
         <v>188602751</v>
       </c>
       <c r="C334" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D334" s="2">
         <v>188602751</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G334" s="2"/>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="2">
-        <v>354</v>
+        <v>334</v>
       </c>
       <c r="B335" s="2">
         <v>188603091</v>
       </c>
       <c r="C335" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D335" s="2">
         <v>188603091</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G335" s="2"/>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="2">
-        <v>355</v>
+        <v>335</v>
       </c>
       <c r="B336" s="2">
         <v>188603472</v>
       </c>
       <c r="C336" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D336" s="2">
         <v>188603472</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F336" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G336" s="2"/>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="2">
-        <v>356</v>
+        <v>336</v>
       </c>
       <c r="B337" s="2">
         <v>188603515</v>
       </c>
       <c r="C337" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D337" s="2">
         <v>188603515</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G337" s="2"/>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="2">
-        <v>357</v>
+        <v>337</v>
       </c>
       <c r="B338" s="2">
         <v>188604955</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D338" s="2">
         <v>188604955</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G338" s="2"/>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="2">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="B339" s="2">
         <v>188620589</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D339" s="2">
         <v>188620589</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G339" s="2"/>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="2">
-        <v>359</v>
+        <v>339</v>
       </c>
       <c r="B340" s="2">
         <v>188621919</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D340" s="2">
         <v>188621919</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G340" s="2"/>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="2">
-        <v>360</v>
+        <v>340</v>
       </c>
       <c r="B341" s="2">
         <v>188675190</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D341" s="2">
         <v>188675190</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G341" s="2"/>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="2">
-        <v>361</v>
+        <v>341</v>
       </c>
       <c r="B342" s="2">
         <v>188683671</v>
       </c>
       <c r="C342" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D342" s="2">
         <v>188683671</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F342" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G342" s="2"/>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="2">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="B343" s="2">
         <v>288601650</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D343" s="2">
         <v>288601650</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G343" s="2"/>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="2">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="B344" s="2">
         <v>302308327</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D344" s="2">
         <v>302308327</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G344" s="2"/>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="2">
-        <v>364</v>
+        <v>344</v>
       </c>
       <c r="B345" s="2">
         <v>188603091</v>
       </c>
       <c r="C345" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D345" s="2">
         <v>110066875</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G345" s="2"/>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="2">
-        <v>365</v>
+        <v>345</v>
       </c>
       <c r="B346" s="2">
         <v>188603091</v>
       </c>
       <c r="C346" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D346" s="2">
         <v>306624319</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G346" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -9011,50 +9016,59 @@
       </UserInfo>
       <UserInfo>
         <DisplayName>Dovilė Kavaliauskaitė</DisplayName>
         <AccountId>13</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Vaida Joknienė</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Jūratė Navickė</DisplayName>
         <AccountId>17</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4e0f8564-4925-4ffc-8953-118f35c62336">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A6061E7B3AF0AA44BBDCA4D1B8C38AA2" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3cb057f4fb885da823bb2ae7c6350ea5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e0f8564-4925-4ffc-8953-118f35c62336" xmlns:ns3="4b748dc2-cccf-415c-be2f-152827672443" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf836d804601c49cf2f5b2c75a802c04" ns2:_="" ns3:_="">
     <xsd:import namespace="4e0f8564-4925-4ffc-8953-118f35c62336"/>
     <xsd:import namespace="4b748dc2-cccf-415c-be2f-152827672443"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -9239,99 +9253,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B66E9C84-72C1-4F48-824A-1952B332CCFA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4e0f8564-4925-4ffc-8953-118f35c62336"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="4e0f8564-4925-4ffc-8953-118f35c62336"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4b748dc2-cccf-415c-be2f-152827672443"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43372140-6E95-4B93-B424-3FB23B7BC90E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AAF4FE1-4BBC-4B96-9740-FC65ECAB797E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e0f8564-4925-4ffc-8953-118f35c62336"/>
     <ds:schemaRef ds:uri="4b748dc2-cccf-415c-be2f-152827672443"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pavaldžios</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>